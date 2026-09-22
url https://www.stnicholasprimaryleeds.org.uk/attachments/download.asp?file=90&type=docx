--- v0 (2026-06-08)
+++ v1 (2026-09-22)
@@ -1,6658 +1,1006 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="13ED67B9" w14:textId="77777777" w:rsidR="00CB66CC" w:rsidRPr="00B00EE5" w:rsidRDefault="00B00EE5" w:rsidP="00B00EE5">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    <w:p w:rsidR="00DC1C87" w:rsidRPr="00DC1C87" w:rsidRDefault="00DC1C87" w:rsidP="00DC1C87">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00B00EE5">
-[...209 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>What is county lines?</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="02B84835" w14:textId="65B0B580" w:rsidR="00B00EE5" w:rsidRPr="0008382B" w:rsidRDefault="00103F4C" w:rsidP="00C65014">
-[...183 lines deleted...]
-        <w:tab/>
+    <w:p w:rsidR="00DC1C87" w:rsidRPr="00DC1C87" w:rsidRDefault="00DC1C87" w:rsidP="00DC1C87">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>County lines is a form of criminal exploitation where urban gangs persuade, coerce or force children and young people to store drugs and money and/or transport them to suburban areas, market towns and coastal towns (Home Office, 2018). It can happen in any part of the UK and is against the law and a form of child abuse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCDA8B6" w14:textId="77777777" w:rsidR="00103F4C" w:rsidRDefault="00103F4C" w:rsidP="00C65014">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00DC1C87" w:rsidRPr="00DC1C87" w:rsidRDefault="00DC1C87" w:rsidP="00DC1C87">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children and young people </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>may be criminally exploited</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in multiple ways. Other forms of criminal exploitation include child sexual exploitation, trafficking, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>gang</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and knife crime.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6854E511" w14:textId="14118951" w:rsidR="00B00EE5" w:rsidRDefault="0008382B" w:rsidP="00C65014">
-[...43 lines deleted...]
-        <w:tab/>
+    <w:p w:rsidR="00DC1C87" w:rsidRPr="00DC1C87" w:rsidRDefault="00DC1C87" w:rsidP="00DC1C87">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>County lines gangs are highly organised criminal networks that use sophisticated, frequently evolving techniques to groom young people and evade capture by the police.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D8DC80" w14:textId="71C03D0F" w:rsidR="0008382B" w:rsidRDefault="0008382B" w:rsidP="00C65014">
-[...297 lines deleted...]
-      </w:sdt>
+    <w:p w:rsidR="00DC1C87" w:rsidRPr="00DC1C87" w:rsidRDefault="00DC1C87" w:rsidP="00DC1C87">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Perpetrators use children and young people to maximise profits and distance themselves from the criminal act of physically dealing drugs (National Crime agency, 2019). Young people do the majority of the work and take the most risk.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0771A61F" w14:textId="46854FEE" w:rsidR="003B2AA3" w:rsidRPr="0008382B" w:rsidRDefault="003B2AA3" w:rsidP="00C65014">
-[...222 lines deleted...]
-      </w:sdt>
+    <w:p w:rsidR="00DC1C87" w:rsidRPr="00DC1C87" w:rsidRDefault="00DC1C87" w:rsidP="00DC1C87">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dedicated mobile phone lines or “deal lines” </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>are used</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to help facilitate county lines drug deals. Phones are usually cheap, disposable and old fashioned, because </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>they are changed frequently to avoid detection by the police</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="670448C6" w14:textId="77777777" w:rsidR="00753A69" w:rsidRDefault="00753A69" w:rsidP="00B00EE5">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00DC1C87" w:rsidRPr="00DC1C87" w:rsidRDefault="00DC1C87" w:rsidP="00DC1C87">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Gangs use the phones to receive orders and contact young people to instruct them where to deliver drugs. This may be to a local dealer or drug user, or a dealer or drug user in another county.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1BE49A77" w14:textId="07EB4009" w:rsidR="00F61AF9" w:rsidRPr="00147096" w:rsidRDefault="00C65014" w:rsidP="00B00EE5">
-[...17 lines deleted...]
-        <w:t>GENDER</w:t>
+    <w:p w:rsidR="00DC1C87" w:rsidRPr="00DC1C87" w:rsidRDefault="00DC1C87" w:rsidP="00DC1C87">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Phrases that young people may use to refer to county lines include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144DCE2D" w14:textId="77777777" w:rsidR="00753A69" w:rsidRDefault="00B1329A" w:rsidP="00103F4C">
-[...330 lines deleted...]
-        <w:pStyle w:val="AppFormTitle"/>
+    <w:p w:rsidR="00DC1C87" w:rsidRPr="00DC1C87" w:rsidRDefault="00DC1C87" w:rsidP="00DC1C87">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:hanging="720"/>
-[...15 lines deleted...]
-        <w:t>White</w:t>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="150" w:line="312" w:lineRule="atLeast"/>
+        <w:ind w:left="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>‘running a line’,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354E68A4" w14:textId="031E6545" w:rsidR="00647087" w:rsidRDefault="00647087" w:rsidP="00647087">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w:rsidR="00DC1C87" w:rsidRPr="00DC1C87" w:rsidRDefault="00DC1C87" w:rsidP="00DC1C87">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="150" w:line="312" w:lineRule="atLeast"/>
+        <w:ind w:left="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>‘going OT/out there’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC1C87" w:rsidRPr="00DC1C87" w:rsidRDefault="00DC1C87" w:rsidP="00DC1C87">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="150" w:line="312" w:lineRule="atLeast"/>
+        <w:ind w:left="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>‘going country’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC1C87" w:rsidRPr="00DC1C87" w:rsidRDefault="00DC1C87" w:rsidP="00DC1C87">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="150" w:line="312" w:lineRule="atLeast"/>
+        <w:ind w:left="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>going</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>cunch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC1C87" w:rsidRDefault="00DC1C87" w:rsidP="00DC1C87">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>These all refer to going out of town to deliver drugs or money (Thurrock Council, 2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC1C87" w:rsidRDefault="00DC1C87" w:rsidP="00DC1C87">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...18 lines deleted...]
-        <w:sdtPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">For further information: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC1C87" w:rsidRDefault="00DC1C87" w:rsidP="00DC1C87">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00F219A2">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...3 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+            <w:sz w:val="27"/>
+            <w:szCs w:val="27"/>
+            <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:id w:val="-333461390"/>
-[...224 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+          <w:t>https://learning.nspcc.org.uk/child-abuse-and-neglect/county-lines#heading-top</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C112F80" w14:textId="049D1ACE" w:rsidR="00647087" w:rsidRPr="00647087" w:rsidRDefault="00647087" w:rsidP="00647087">
-[...163 lines deleted...]
-      </w:sdt>
+    <w:p w:rsidR="00DC1C87" w:rsidRPr="00DC1C87" w:rsidRDefault="00DC1C87" w:rsidP="00DC1C87">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="300" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A5805C2" w14:textId="58FE8330" w:rsidR="00542153" w:rsidRPr="00542153" w:rsidRDefault="00542153" w:rsidP="00C65014">
-[...133 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidR="00DC1C87" w:rsidRPr="00DC1C87" w:rsidRDefault="00DC1C87">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DE1CF85" w14:textId="77777777" w:rsidR="00147096" w:rsidRPr="00542153" w:rsidRDefault="00542153" w:rsidP="00C65014">
-[...2157 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="00DC1C87" w:rsidRPr="00DC1C87" w:rsidSect="00DC1C87">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
-        <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+        <w:top w:val="double" w:sz="4" w:space="24" w:color="auto"/>
+        <w:left w:val="double" w:sz="4" w:space="24" w:color="auto"/>
+        <w:bottom w:val="double" w:sz="4" w:space="24" w:color="auto"/>
+        <w:right w:val="double" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...189 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02CE4C69"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="08D33225"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CF9C4E14"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
-[...451 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
-[...114 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...367 lines deleted...]
-      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="1440"/>
-[...21 lines deleted...]
-        <w:u w:val="none"/>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68123A6A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5A223656"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
-[...64 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
-[...357 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
-[...19 lines deleted...]
-  <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00281766"/>
-[...195 lines deleted...]
-    <w:rsid w:val="00FF371D"/>
+    <w:rsidRoot w:val="00DC1C87"/>
+    <w:rsid w:val="003E1CD9"/>
+    <w:rsid w:val="00DC1C87"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5F4BCD27"/>
+  <w14:docId w14:val="1C4249ED"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E72970C1-E305-4841-AA74-1C689A0ECEF7}"/>
+  <w15:docId w15:val="{50907409-523A-4D51-816E-190BDE9B15D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6763,51 +1111,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6980,614 +1328,285 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00281766"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC1C87"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppFormTitle">
-    <w:name w:val="App Form Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DC1C87"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00281766"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC1C87"/>
     <w:pPr>
-      <w:spacing w:before="360" w:after="0" w:line="288" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...31 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D1C95"/>
+    <w:rsid w:val="00DC1C87"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...290 lines deleted...]
-      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="860894232">
+    <w:div w:id="2009091350">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.nspcc.org.uk/child-abuse-and-neglect/county-lines#heading-top" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7694,390 +1713,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...291 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2133</Characters>
+  <Pages>2</Pages>
+  <Words>264</Words>
+  <Characters>1506</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2502</CharactersWithSpaces>
+  <CharactersWithSpaces>1767</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Cassandra Hurley</dc:creator>
+  <dc:creator>Jane Burns</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>